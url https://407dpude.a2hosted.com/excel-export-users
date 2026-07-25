--- v0 (2026-05-25)
+++ v1 (2026-07-25)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Excel Export Data" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1217">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1218">
   <si>
     <t>Excel Export Data</t>
   </si>
   <si>
     <t>SL</t>
   </si>
   <si>
     <t>First name</t>
   </si>
   <si>
     <t>Last name</t>
   </si>
   <si>
     <t>Full name</t>
   </si>
   <si>
     <t>Campany name</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Password</t>
   </si>
   <si>
@@ -3665,50 +3665,53 @@
     <t>PHLzqAHQ6z</t>
   </si>
   <si>
     <t>3nZM1ImNMR</t>
   </si>
   <si>
     <t>zMrt7KMpJZ</t>
   </si>
   <si>
     <t>T1NcYp1WIf</t>
   </si>
   <si>
     <t>S3Oh3CLflU</t>
   </si>
   <si>
     <t>ldi3ovRRyq</t>
   </si>
   <si>
     <t>HilXamWMfA</t>
   </si>
   <si>
     <t>rbEXLzE9am</t>
   </si>
   <si>
     <t>JbmggNhU33</t>
+  </si>
+  <si>
+    <t>mUB0u2QlnJ</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -4087,54 +4090,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M751"/>
+  <dimension ref="A1:M752"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="M751" sqref="M751"/>
+      <selection activeCell="M752" sqref="M752"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="7"/>
     <col min="2" max="2" width="20" customWidth="true" style="7"/>
     <col min="3" max="3" width="20" customWidth="true" style="7"/>
     <col min="4" max="4" width="20" customWidth="true" style="7"/>
     <col min="5" max="5" width="20" customWidth="true" style="7"/>
     <col min="6" max="6" width="40" customWidth="true" style="7"/>
     <col min="7" max="7" width="40" customWidth="true" style="7"/>
     <col min="8" max="8" width="20" customWidth="true" style="7"/>
     <col min="9" max="9" width="20" customWidth="true" style="7"/>
     <col min="10" max="10" width="20" customWidth="true" style="7"/>
     <col min="11" max="11" width="20" customWidth="true" style="7"/>
     <col min="12" max="12" width="20" customWidth="true" style="7"/>
     <col min="13" max="13" width="20" customWidth="true" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="3"/>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
@@ -25718,50 +25721,77 @@
     </row>
     <row r="751" spans="1:13">
       <c r="A751" s="1">
         <v>747</v>
       </c>
       <c r="B751" s="2" t="s">
         <v>1216</v>
       </c>
       <c r="C751" s="2" t="s">
         <v>1216</v>
       </c>
       <c r="D751" s="2" t="s">
         <v>1216</v>
       </c>
       <c r="E751" s="2"/>
       <c r="F751" s="2"/>
       <c r="G751" s="2"/>
       <c r="H751" s="2" t="s">
         <v>19</v>
       </c>
       <c r="I751" s="2"/>
       <c r="J751" s="2"/>
       <c r="K751" s="2"/>
       <c r="L751" s="2"/>
       <c r="M751" s="2">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="752" spans="1:13">
+      <c r="A752" s="1">
+        <v>748</v>
+      </c>
+      <c r="B752" s="2" t="s">
+        <v>1217</v>
+      </c>
+      <c r="C752" s="2" t="s">
+        <v>1217</v>
+      </c>
+      <c r="D752" s="2" t="s">
+        <v>1217</v>
+      </c>
+      <c r="E752" s="2"/>
+      <c r="F752" s="2"/>
+      <c r="G752" s="2"/>
+      <c r="H752" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="I752" s="2"/>
+      <c r="J752" s="2"/>
+      <c r="K752" s="2"/>
+      <c r="L752" s="2"/>
+      <c r="M752" s="2">
         <v>206</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="1"/>
   <protectedRanges>
     <protectedRange name="p02d3304aed2725e87965e2eb06d6e7a9" sqref="J4:J5" password="CD48"/>
     <protectedRange name="pbb29eece47ccdd7bd000e16e3a6610f4" sqref="J4:J6" password="CD48"/>
     <protectedRange name="pe4f3518d8aa17b3038f07c1a8bb9de46" sqref="J4:J7" password="CD48"/>
     <protectedRange name="ped8603f161a9a56120259cc325c5e7f0" sqref="J4:J8" password="CD48"/>
     <protectedRange name="pe1a693c4eb23426771cb6a1cb377da18" sqref="J4:J9" password="CD48"/>
     <protectedRange name="pcb42907ce5a4c8a1ec4b0db4cc5d5786" sqref="J4:J10" password="CD48"/>
     <protectedRange name="p20dfc3b93185381dfdd90af6ed93524b" sqref="J4:J11" password="CD48"/>
     <protectedRange name="p8b0031f3a55e988c22cc783fc02b66ab" sqref="J4:J12" password="CD48"/>
     <protectedRange name="p14d4d02fe7818b245a3e76e8bbe6dea0" sqref="J4:J13" password="CD48"/>
     <protectedRange name="p597d7da7ab3bd244ca0e2e906d6fbac1" sqref="J4:J14" password="CD48"/>
     <protectedRange name="pfee0b9b30ab72c5f0fccaed8547cf13e" sqref="J4:J15" password="CD48"/>
     <protectedRange name="p94b854e06bd1337b88cae52961597644" sqref="J4:J16" password="CD48"/>
     <protectedRange name="p40fce791ebcf35146c4c65f1d1ab5d92" sqref="J4:J17" password="CD48"/>
     <protectedRange name="p3064a7eb66c8ed006c394ae0f19f734e" sqref="J4:J18" password="CD48"/>
     <protectedRange name="pef97a7046eb59cda83029bfd6bf00f46" sqref="J4:J19" password="CD48"/>
     <protectedRange name="pcb9a7f07edc8a9563d066c32886c7b10" sqref="J4:J20" password="CD48"/>
     <protectedRange name="p6fd8cae64abf9765dcc1ed8af131a7f3" sqref="J4:J21" password="CD48"/>
     <protectedRange name="p333c764f3603be86c6fcac29cb39df97" sqref="J4:J22" password="CD48"/>
     <protectedRange name="pba62c1cb9c36a1a2d9990873c9435920" sqref="J4:J23" password="CD48"/>
@@ -26471,50 +26501,51 @@
     <protectedRange name="p17a2f6a17f8c51a6ea7935bc3fc693bb" sqref="J4:J727" password="CD48"/>
     <protectedRange name="pa8f1c43e1059cd6abd9a4cd954c77c57" sqref="J4:J728" password="CD48"/>
     <protectedRange name="p1108e48e9c8bfc0dc2d46632655c0d05" sqref="J4:J729" password="CD48"/>
     <protectedRange name="peaa14966a725a3308815d613e1a05835" sqref="J4:J730" password="CD48"/>
     <protectedRange name="p37412596dba3e240ba1fd37b5ba4e7b2" sqref="J4:J731" password="CD48"/>
     <protectedRange name="pe63fd7ad85fa92e88e74a92575757d6c" sqref="J4:J732" password="CD48"/>
     <protectedRange name="p810a1d5171dfb32e2c753a28f0ce89a3" sqref="J4:J733" password="CD48"/>
     <protectedRange name="pdcd2ab6ecbbc248419cdb811273bfef2" sqref="J4:J734" password="CD48"/>
     <protectedRange name="p00fd203586b4a892643ba9613938cae1" sqref="J4:J735" password="CD48"/>
     <protectedRange name="p1a03df54289e2263948846c16c6e12ca" sqref="J4:J736" password="CD48"/>
     <protectedRange name="pc3dad735e620da3df44558a7a88b3aaf" sqref="J4:J737" password="CD48"/>
     <protectedRange name="p76d744e3d8994e18a44c8653a513a2ef" sqref="J4:J738" password="CD48"/>
     <protectedRange name="pd5cd914550fa75f9ad69ed33cfda4962" sqref="J4:J739" password="CD48"/>
     <protectedRange name="p10c1675ce885a39311f91f206e1a9939" sqref="J4:J740" password="CD48"/>
     <protectedRange name="p14b4d07f74956d4eed32fa1a635c1472" sqref="J4:J741" password="CD48"/>
     <protectedRange name="pd98eb239f904fc3e72183d98907619c3" sqref="J4:J742" password="CD48"/>
     <protectedRange name="p873fb37855bad6e92d43819542c842ef" sqref="J4:J743" password="CD48"/>
     <protectedRange name="p0ec68cea0a2136e62efe6d33e9f0ed92" sqref="J4:J744" password="CD48"/>
     <protectedRange name="pbbe709a46c28d670bee47b506427471a" sqref="J4:J745" password="CD48"/>
     <protectedRange name="p1b15f3deb7485b13ad7c8fb3a429e989" sqref="J4:J746" password="CD48"/>
     <protectedRange name="p27bc4775859dc9676b00e5e5ca838b79" sqref="J4:J747" password="CD48"/>
     <protectedRange name="p341dacc7d7beb17918c94cab24e4c616" sqref="J4:J748" password="CD48"/>
     <protectedRange name="p79d5ae273b41300271c0c97edc284293" sqref="J4:J749" password="CD48"/>
     <protectedRange name="p046bf0b4d574e2876526d4b7f898593a" sqref="J4:J750" password="CD48"/>
     <protectedRange name="pcfd9806f1c931825f513a63f46aca3a9" sqref="J4:J751" password="CD48"/>
+    <protectedRange name="pec6c58ea26ef8a601d06b453c7c25b2d" sqref="J4:J752" password="CD48"/>
     <protectedRange name="p81d1dcd2564222146c95af7cde026b3f" sqref="A1:M4" password="CD48"/>
   </protectedRanges>
   <mergeCells>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>